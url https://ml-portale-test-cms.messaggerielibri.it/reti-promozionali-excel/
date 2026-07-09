--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676fcba4ac744881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f58650b947d646379f4208215f7d90f1.psmdcp" Id="Re245e5bd09b944c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee3c5dc26af427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d0298f6207e4da2b069d5d9f7ec2acf.psmdcp" Id="R53ba352757a14066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Reti Promozionali" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Rete promozionale</x:t>
   </x:si>
   <x:si>
     <x:t>Codice rete</x:t>
   </x:si>
   <x:si>
@@ -94,51 +94,51 @@
   <x:si>
     <x:t>0817441706</x:t>
   </x:si>
   <x:si>
     <x:t>EDIZ. MEDICO SCIENTIFICHE</x:t>
   </x:si>
   <x:si>
     <x:t>MS</x:t>
   </x:si>
   <x:si>
     <x:t>VIA BRISSOGNE 11</x:t>
   </x:si>
   <x:si>
     <x:t>10142</x:t>
   </x:si>
   <x:si>
     <x:t>TORINO</x:t>
   </x:si>
   <x:si>
     <x:t>__cgems.clienti@cgems.it__</x:t>
   </x:si>
   <x:si>
     <x:t>011338507</x:t>
   </x:si>
   <x:si>
-    <x:t>EMME PROMOZIONE</x:t>
+    <x:t>EMME PROMOZIONE +++</x:t>
   </x:si>
   <x:si>
     <x:t>ML</x:t>
   </x:si>
   <x:si>
     <x:t>VIA VERDI, 8</x:t>
   </x:si>
   <x:si>
     <x:t>20090</x:t>
   </x:si>
   <x:si>
     <x:t>ASSAGO</x:t>
   </x:si>
   <x:si>
     <x:t>__segreteria@emmepromozione.it__</x:t>
   </x:si>
   <x:si>
     <x:t>02/457741</x:t>
   </x:si>
   <x:si>
     <x:t>EMME PROMOZIONE CULT</x:t>
   </x:si>
   <x:si>
     <x:t>EMME PROMOZIONE JUNIOR</x:t>
   </x:si>
@@ -160,51 +160,51 @@
   <x:si>
     <x:t>20129</x:t>
   </x:si>
   <x:si>
     <x:t>MILANO</x:t>
   </x:si>
   <x:si>
     <x:t>__direzione@pea-italia.it__</x:t>
   </x:si>
   <x:si>
     <x:t>FELTRINELLI</x:t>
   </x:si>
   <x:si>
     <x:t>FL</x:t>
   </x:si>
   <x:si>
     <x:t>VIA ANDEGARI, 6</x:t>
   </x:si>
   <x:si>
     <x:t>20121</x:t>
   </x:si>
   <x:si>
     <x:t>__commerciale@feltrinelli.it__</x:t>
   </x:si>
   <x:si>
-    <x:t>02/725721</x:t>
+    <x:t>02/72572199</x:t>
   </x:si>
   <x:si>
     <x:t>LATERZA</x:t>
   </x:si>
   <x:si>
     <x:t>LA</x:t>
   </x:si>
   <x:si>
     <x:t>P.ZZA UMBERTO I,54</x:t>
   </x:si>
   <x:si>
     <x:t>70121</x:t>
   </x:si>
   <x:si>
     <x:t>BARI</x:t>
   </x:si>
   <x:si>
     <x:t>__commerciale@laterza.it__</x:t>
   </x:si>
   <x:si>
     <x:t>080/528121</x:t>
   </x:si>
   <x:si>
     <x:t>LIBROMANIA</x:t>
   </x:si>