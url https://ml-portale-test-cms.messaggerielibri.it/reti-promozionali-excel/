--- v1 (2026-07-09)
+++ v2 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee3c5dc26af427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d0298f6207e4da2b069d5d9f7ec2acf.psmdcp" Id="R53ba352757a14066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21bc885ab54019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/708b97f009e348cd89d70b1b16ad87cc.psmdcp" Id="R7a013b4b26df467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Reti Promozionali" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Rete promozionale</x:t>
   </x:si>
   <x:si>
     <x:t>Codice rete</x:t>
   </x:si>
   <x:si>